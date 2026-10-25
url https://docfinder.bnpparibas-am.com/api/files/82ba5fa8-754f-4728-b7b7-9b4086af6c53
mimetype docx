--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -26453,52 +26453,52 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CMLDocumentNLP" ma:contentTypeID="0x0101004B6A54ECE1E505468611928E47E1020201010075E7C72B8710054EBC548416F6FBA601" ma:contentTypeVersion="26" ma:contentTypeDescription="This content type structures documents not linked to a product in the environment CML." ma:contentTypeScope="" ma:versionID="dcbaa3664ae172e5330cc71990a9e163">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a93103-6095-4625-b5c9-7656c6bf4ad1" xmlns:ns3="948098c9-d7b0-401c-aca0-0b357c86e4be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a66c6bf8fca8edec381768f3bfaf0327" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CMLDocumentNLP" ma:contentTypeID="0x0101004B6A54ECE1E505468611928E47E1020201010075E7C72B8710054EBC548416F6FBA601" ma:contentTypeVersion="26" ma:contentTypeDescription="This content type structures documents not linked to a product in the environment CML." ma:contentTypeScope="" ma:versionID="8d30af430dc757bdb8f6945f83b7d476">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a93103-6095-4625-b5c9-7656c6bf4ad1" xmlns:ns3="948098c9-d7b0-401c-aca0-0b357c86e4be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cefa7783538f6b0ac41483ee27d007f8" ns2:_="" ns3:_="">
     <xsd:import namespace="60a93103-6095-4625-b5c9-7656c6bf4ad1"/>
     <xsd:import namespace="948098c9-d7b0-401c-aca0-0b357c86e4be"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:eDoc_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_DocumentCreationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_PortalPublicationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_PortalUnpublicationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_Internet_Intranet"/>
                 <xsd:element ref="ns2:eDoc_MetaArchive" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_DueDateReminder" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_UploadDate" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_UploadedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_Checksum" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_AudienceTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:eDoc_IsItemAdded" minOccurs="0"/>
                 <xsd:element ref="ns2:id1252b2c52c4599823e93123fe16dbc" minOccurs="0"/>
                 <xsd:element ref="ns2:n81b0fd67d4443dc97c1b089c677dbff" minOccurs="0"/>
@@ -27062,51 +27062,51 @@
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">France</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3c6d8748-96d8-4347-9626-8638d444dca0</TermId>
         </TermInfo>
       </Terms>
     </j404d3ea22f84f0da63e37f9f86908c9>
     <_dlc_DocId xmlns="60a93103-6095-4625-b5c9-7656c6bf4ad1">QCCV6AVP7WQQ-659030661-30956</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="60a93103-6095-4625-b5c9-7656c6bf4ad1">
       <Url>https://bnpparibas.sharepoint.com/sites/am-edocs/public/_layouts/15/DocIdRedir.aspx?ID=QCCV6AVP7WQQ-659030661-30956</Url>
       <Description>QCCV6AVP7WQQ-659030661-30956</Description>
     </_dlc_DocIdUrl>
     <LastVersionDocFinderUrl xmlns="948098c9-d7b0-401c-aca0-0b357c86e4be" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B4F38BC-B2CE-43AE-8F0E-F9A51F7A20D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BFC12AA-7E1D-49A5-831A-42047083E93F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDD54156-20C2-4E17-9225-9DB62471A029}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70469594-179E-4E41-99D2-3582AC683D41}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEF47803-11B5-45CA-94A4-9E81E23C9F43}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F52D642E-F9FA-449E-93B8-084B018EA440}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
   <Words>6742</Words>
   <Characters>37083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>309</Lines>
   <Paragraphs>87</Paragraphs>